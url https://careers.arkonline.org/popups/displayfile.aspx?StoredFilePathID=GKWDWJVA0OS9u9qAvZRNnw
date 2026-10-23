--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -1,6328 +1,6628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...8 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="2654E0AB" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41788F07" wp14:editId="4913CFF1">
             <wp:extent cx="3554654" cy="968806"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1190198307" name="image1.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId6"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3554654" cy="968806"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    </w:p>
+    <w:p w14:paraId="213BBC97" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    </w:p>
+    <w:p w14:paraId="0BBEB6BD" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    </w:p>
+    <w:p w14:paraId="2E7527E2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+        </w:rPr>
+        <w:t>Teacher of Mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F87DDEB" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5971E2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting to: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Head of Mathematics</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        <w:t>Head of Mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5472F26C" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Location:   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Ark Greenwich Free School </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w14:paraId="58CAF4DF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Permanent</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        <w:t>Permanent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D20EE78" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Working Pattern:</w:t>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working Pattern:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Full Time</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+        <w:t>Full Time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73695B2A" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Start date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">January 2027</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="1"/>
+        <w:t>January 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDB57EA" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...18 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Salary:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ark MPS/UPS, Inner London</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. This role is also suitable for </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:lineRule="auto"/>
+    <w:p w14:paraId="18C87704" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...32 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trainee Teachers and NQTs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A811C" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2587F2E7" w14:textId="7D556BA1" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Applications close:</w:t>
+        </w:rPr>
+        <w:t>Applications close:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="005A56C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunday </w:t>
+      </w:r>
+      <w:r w:rsidR="00326F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1st</w:t>
+      </w:r>
+      <w:r w:rsidR="005A56C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t>at 11:59pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7E58B0" w14:textId="255CD270" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...36 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691D50CB" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The school reserves the right to withdraw this advert if a suitable candidate is appointed before the closing date. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicants are strongly encouraged to apply early for this role to avoid disappointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B17B80" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    </w:p>
+    <w:p w14:paraId="47DBABBA" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t>Ark Greenwich </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5157CA52" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    </w:p>
+    <w:p w14:paraId="2FF99E22" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidR="004A35AE">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-            <w:color w:val="1155cc"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">here</w:t>
+          <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to view our school video. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...8 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="163438E0" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...23 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is a rare and exciting opportunity to work at one of the highest performing schools in the country. If you are committed to making a lasting difference in our local community and want to work in a seriously ambitious, respectful and high performing school, this could be the job for you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C769787" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...19 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA0120D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At Ark Greenwich we take the wellbeing and workload of our staff seriously. We are committed to sustainable high performance and recognise our staff are our primary resource. To find out how we approach staff wellbeing, please click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="004A35AE">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-            <w:color w:val="0563c1"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">here </w:t>
+          <w:t>here </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...18 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E147E0" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...19 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348F3D55" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...32 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ark Greenwich is a new, ambitious school model based on what we know excellent schools do. We have created a highly respectful and disciplined environment where our staff and scholars can fulfil their potential. We are one of the highest performing schools in the UK. 2026 with 93% 4+ and 87% 5+ in GCSE Mathematics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7630C15D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...19 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477704AC" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...23 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ark Greenwich exists to empower young people, regardless of socio-economic background, to grow and be successful. This is an ambitious and forward-thinking school that encourages innovation and values its staff. We are proud of our highly respectful and disciplined community and of the outstanding academic outcomes achieved by our scholars. Expectations for all members of our community are unashamedly sky high. We work tirelessly to impact the lives of the young people we serve.  Scholars at our school are passionate about Humanities and achieve exceptional outcomes. We also place a primacy on our industry leading extra-curricular and character education programmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFB05F0" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...7 lines deleted...]
-        <w:rPr/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="181D2692" wp14:editId="315D7699">
             <wp:extent cx="6058727" cy="3408274"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1190198308" name="image2.jpg" descr="A sign with a plant growing in it&#10;&#10;Description automatically generated with medium confidence"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="A sign with a plant growing in it&#10;&#10;Description automatically generated with medium confidence" id="0" name="image2.jpg"/>
+                    <pic:cNvPr id="0" name="image2.jpg" descr="A sign with a plant growing in it&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6058727" cy="3408274"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    </w:p>
+    <w:p w14:paraId="281F9EA8" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60165E08" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+        </w:rPr>
+        <w:t>How is Ark Greenwich different?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5522524A" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We are part of the Ark family of schools and benefit accordingly from outstanding networking and career opportunities and first-class CPD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BBC49D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff wellbeing is one of our main priorities. We provide breakfast for staff each morning, lunch for early careers staff and have a 6pm/weekend work-related communication cut off. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We do not do knee jerk reactions, fads or last-minute deadlines.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Our systems and processes for communication, marking and feedback and assessment are streamlined and the approaches we take are research led and based on our local context. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We offer a WFH day to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HoDs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for curriculum design </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offer external marking of scripts to support workload.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our full approach to staff wellbeing/workload can be found </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="004A35AE">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-            <w:color w:val="0563c1"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">here</w:t>
+          <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E728BCE" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is a small school model (600 scholars aged 11-16) because we believe that our close-knit family community provides the optimum conditions for success.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6A56B1" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scholar behaviour is exceptional </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with clearly defined and embedded routines. This means our teachers can focus their time on the things that matter – planning and delivering brilliant lessons for our scholars. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698CC3FA" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a strict no excuses, no mobile phone school. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phones are not permitted onsite at all. Scholars wear business dress to prepare them for a professional career.  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    </w:p>
+    <w:p w14:paraId="58473B70" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our curriculum is traditional and academic, and we do not take shortcuts to seek to boost our position in school league tables – we do not, for example, offer equivalencies such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Btecs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vcerts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC02DED" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We put high-quality teaching at the heart of what we do. We are committed to providing staff with weekly high-quality training. We run coaching for staff who want to see rapid progress in their discipline. Live coaching and current best practice in the field of education is central to our approach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAEA8B3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We don’t grade individual lessons or ask for lesson </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> but we do place a primacy on curriculum design, independent learning and formative assessment.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    </w:p>
+    <w:p w14:paraId="298ABF6F" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our scholars enjoy a compulsory co-curricular program on a Wednesday afternoon which includes a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strong focus on community </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>volunteering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we facilitate 6 drop-down days per academic year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensuring scholars benefit from a range of life-enriching experiences. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    </w:p>
+    <w:p w14:paraId="4ADEC816" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAEC7C3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:color w:val="33b5d5"/>
+        </w:rPr>
+        <w:t>Alignment with the school’s vision, values and approach to education is essential. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F326087" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Role and the Department </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w14:paraId="5AADE8F8" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We invest heavily in our outstanding mathematics department which we believe is one of the strongest departments in the country.  Maths provision at the school is very strong and the curriculum allocation is generous.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="5CCF4856" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The department's approach to pedagogy is distinctive resulting in high student progress and outcomes. In 2026, nearly 50% of scholars achieved a grade 7+ at GCSE and 93% secured at least a grade 4. The department’s progress score in 2026 was +1.25, which places it as one of the highest performing Maths departments in the country. Typically, 10-20% of scholars continue studying maths at A Level/ IB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1716E7B5" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...17 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As a teacher of Maths, you will support the Head of Department to lead, develop and manage the effective delivery of the maths curriculum. A passion for your subject and a commitment to extracurricular activities is essential. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C3C3C6" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants must be fully aligned with the school’s values and ethos as set out in this document and on our website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="004A35AE">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-            <w:color w:val="0563c1"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.arkgreenwichfreeschool.org</w:t>
+          <w:t>www.arkgreenwichfreeschool.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="453A6589" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t>About Ark Schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C56141B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...18 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ark is a network of high-achieving, non-selective schools and one of the country’s top-performing academy groups. We run 39 academies in London, Birmingham, Hastings and Portsmouth educating more than 26,000 scholars. 83% of Ark schools are now rated as good or outstanding by Ofsted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E39C2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...18 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our aim is to create outstanding schools that give every scholar, regardless of their background, the opportunity to go to university or pursue the career of their choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0A9B51" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find out more about Ark Greenwich, please visit our website via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="004A35AE">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-            <w:color w:val="0563c1"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.arkgreenwichfreeschool.org</w:t>
+          <w:t>www.arkgreenwichfreeschool.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    </w:p>
+    <w:p w14:paraId="1AF57C72" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...29 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ark value diversity and are committed to safeguarding and promoting child welfare. The successful candidate will be subject to DBS and any other relevant employment checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B3EB5E" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    </w:p>
+    <w:p w14:paraId="4F5959B4" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D31F17" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5C80E3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C93B89" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FDE404" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47214100" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C764C8" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397226F2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...29 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4CE708" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="004804F0" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...20 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F2155F" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...45 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132AC178" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4CE64B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Job Description: Secondary Teacher of Mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232BB2F3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7CD6BD" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting to: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Head of </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7646EEEB" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Location: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ark Greenwich Free School</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+        <w:t>Ark Greenwich Free School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A489A8B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Permanent</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Working Pattern:</w:t>
+        <w:t>Permanent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working Pattern:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Full Time</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+        <w:t>Full Time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D92FF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Start date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">January 2027 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="16DD2BF0" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Salary:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ark MPS/UPS, Inner London</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEB4DDC" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...25 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This role is also suitable for Trainee Teachers and NQTs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0716C931" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10310F3B" w14:textId="4FB8DBFE" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Applications close:</w:t>
+        </w:rPr>
+        <w:t>Applications close:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="005A56C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunday </w:t>
+      </w:r>
+      <w:r w:rsidR="00326F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1st</w:t>
+      </w:r>
+      <w:r w:rsidR="005A56C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...75 lines deleted...]
-          <w:color w:val="33b5d5"/>
+        </w:rPr>
+        <w:t>at 11:59pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45220746" w14:textId="7501DCDD" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457DF527" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="0C32A227" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:rPr>
+        <w:t>The Role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D836280" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be instrumental in our mission to provide every scholar a great education and real choices in life, regardless of their background. A passionate practitioner, you will deliver high-quality, rigorous lessons that drive achievement and inspire a love of learning that extends beyond the classroom. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
-[...13 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    <w:p w14:paraId="0466820D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+        </w:rPr>
+        <w:t>Key Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B97CD04" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Set high expectations so that all scholars are inspired, motivated and challenged to reach their full potential, and in doing so meet their progress and attainment targets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A0F74F" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan and teach well-structured, differentiated lessons that are aligned to the agreed curriculum and cultivate every scholar’s intellectual curiosity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C580E" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide frequent and incisive scholar feedback in line with school policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790B006D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use data to inform teaching and learning, identify areas for intervention and provide feedback to scholars, staff and families </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promote progress and outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361C52CE" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manage behaviour effectively to create a safe, respectful and nurturing environment so that scholars can focus on learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A17064" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work collaboratively with both school and network colleagues as a committed team member, building successful, high performing teams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07619814" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Participate actively throughout the school and network, by attending relevant meetings and CPD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4613F289" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attend school events, including but not exclusive to parents’ evening and Prize Evening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064C3F40" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work with colleagues, scholars and families to develop a strong school community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362326AF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...38 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow all school rules and procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8FD665" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="1220E432" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="12DEFD40" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="0FA644BD" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A7BAE2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actively promote the safety and welfare of our children and young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B96118" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure compliance with Ark data protection rules and procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CEAC43" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liaise with colleagues and external contacts at all levels of seniority with confidence, tact and diplomacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB3584F" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work with Ark Central and other academies in the Ark network, to establish good practice throughout the network, offering support where required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4FC3F5" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:right="90" w:hanging="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    </w:p>
+    <w:p w14:paraId="781D9878" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:right="90" w:hanging="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+        </w:rPr>
+        <w:t>Professional Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226F2736" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:right="90" w:hanging="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>As a teacher:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D400096" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take responsibility for your own professional development and demonstrate a commitment to continuous professional development by undertaking, and seeking out, opportunities to build your capabilities as a teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B633649" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...19 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain an up-to-date expert knowledge of your subject area, related teaching pedagogy and relevant aspects of the National Curriculum, exam board requirements and other statutory provisions, including developments and reforms in broader education policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w14:paraId="68266669" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure you understand your professional responsibilities in relation to school policies and practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2433A675" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluate your own teaching critically and use this to improve your effectiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C85A7F3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engage, positively, with the AGFS performance-management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E890020" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...19 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Support colleagues when working in your teacher learning communities. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...6 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    <w:p w14:paraId="48D6A65D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="426" w:right="90" w:firstLine="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+        <w:ind w:left="426" w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB91659" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:right="90" w:hanging="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+        </w:rPr>
+        <w:t>Non-Subject Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709B48FE" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrate consistently high expectations of all scholars and a commitment to raising their achievement and social and emotional well-being. Promote the positive values, attitudes and behaviour expected from all scholars by treating them with respect and consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104C3170" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Develop strong and positive relationships with scholars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56113E39" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Implement all school policies, including the school’s behaviour policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8CF4CF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribute to the design and delivery of the school’s enrichment curriculum in line with your timetable and the AGFS enrichment policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30989CD1" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model the ethos and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vision of the school at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C4BBE4" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communicate promptly and sensitively with parents, carers and other relevant bodies where necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B68FBFC" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...19 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribute to the school’s liaison, marketing and scholar recruitment activities, e.g. the collection of material for press releases. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w14:paraId="4597CA70" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Establish and maintain effective working relationships with colleagues including support staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3E06FF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be familiar with and comply with the School’s Health and Safety policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459F5C72" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be responsible for the health &amp; safety of scholars when they are authorised to be on school premises and when engaged in authorised activities elsewhere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAA6C57" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adhere, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, to the expectations of teachers at Ark Greenwich Free School, outlined on the final page of this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0B00CC" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any other duties as required by the Headteacher commensurate with the post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A7EFA" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
       <w:pPr>
         <w:ind w:right="90"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64563A19" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFFC5E5" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:right="90" w:hanging="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="33b5d5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2157C2DA" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All new staff will be subject to a probation period of six months (which may, in certain circumstances, be extended by up to 10 weeks). The probation period is a trial period, to enable the assessment of an employee’s suitability for the job for which he or she has been employed. It provides the school with the opportunity to monitor and review the performance of new staff in relation to various areas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in terms of their commitment to safeguarding and relationships with scholars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDAE4CF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No job description can be fully comprehensive, and from time to time the successful candidate may have to undertake other professional duties as directed by the Headteacher/Senior Leadership Team. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
-[...6 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    <w:p w14:paraId="6E88BB34" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="0E82AA36" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="45C897E2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="3B7790C5" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="74F99CF8" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="2707DA45" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="734D4C6D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="7779D6BF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="183065FC" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="13C52D1F" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="0E60B710" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="2F5B8827" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:color w:val="33b5d5"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="65830181" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:color w:val="33b5d5"/>
+    </w:p>
+    <w:p w14:paraId="6DDD9AAF" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    </w:p>
+    <w:p w14:paraId="69843032" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33B5D5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person Specification: Secondary Teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F39DB7D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="004A35AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A5FE69" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Qualification Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301DDE3C" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qualified to teach and work in the UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E36058" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Degree in a Mathematics subject or related subject</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F3BA75" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Knowledge, Skills and Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E44CD9B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrable commitment to raising attainment of all scholars in a challenging classroom environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50908880" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Excellent understanding of both subject and general teaching pedagogy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D1847E" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...19 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experience of teaching </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mathematics </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at KS3 and KS4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+    <w:p w14:paraId="27D4C87E" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be or demonstrate the potential to become an outstanding teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291C40C6" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective and systematic behaviour management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEDABD8" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...19 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Knowledge of the national secondary education system, examinations and curriculum </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-[...31 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w14:paraId="27E654FD" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behaviours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A572761" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Genuine passion for and a belief in the potential of every scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8E9A4B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A robust awareness of keeping children safe, noticing safeguarding and welfare concerns, and you understand how and when to take appropriate action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C1F1DB" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deep commitment to Ark’s mission of providing an excellent education to every scholar, regardless of background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C684AC2" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Excellent interpersonal, planning and organisational skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1808B30B" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resilient, motivated and committed to achieving excellence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C97A2D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reflective and proactive in seeking feedback to constantly improve practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C60C745" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment to regular and on-going professional development and training to establish outstanding classroom practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C98160" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment to and understanding of professionalism in line with the National Teaching Standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68751B83" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAD500C" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Right to work in the UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E4C5EE" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment to equality of opportunity and the safeguarding and welfare of all scholars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718A391D" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Willingness to undertake training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBDFED3" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...54 lines deleted...]
-      <w:pgMar w:bottom="907" w:top="1440" w:left="1134" w:right="1274" w:header="709" w:footer="709"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This post is subject to an enhanced DBS check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E5D712" w14:textId="77777777" w:rsidR="004A35AE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ark is committed to safeguarding and promoting the welfare of children and young people in our academies. All successful candidates will be subject to an enhanced Disclosure and Barring Service check.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004A35AE">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1274" w:bottom="907" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...3 lines deleted...]
-  <w:font w:name="Courier New"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C760B86C-0E18-4ABA-BF3E-C8BA0B38A557}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{4DBB5853-8522-4690-A0AE-A79C22110F36}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{B569C8BA-1F87-424D-968B-3DAE27EF76B6}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{3B8DDA3E-D1C2-4E19-B950-5E2B9296A64A}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{B6628E0D-3D4C-43AB-B242-E765B5E00A0B}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{E883B524-6741-4E8B-8A26-99EE8BE44284}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{5D195C26-8023-491D-A3A4-7DBE4CF3D225}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{0224361B-D964-4FAD-8DC4-6E9242884CC8}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{3E2850F2-9210-4CBF-9B47-A2D851307BA0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04B83ECD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCA69B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453136CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9764497C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68C407B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18E09CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BA14141"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5292207E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71471193"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9C681CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="467674411">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1615869341">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2039162094">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4" w16cid:durableId="312024968">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5" w16cid:durableId="23797517">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004A35AE"/>
+    <w:rsid w:val="00307959"/>
+    <w:rsid w:val="00326F9A"/>
+    <w:rsid w:val="004A35AE"/>
+    <w:rsid w:val="005A56C9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="164A1089"/>
+  <w15:docId w15:val="{F2CDB49A-9FAE-473D-84BF-E9ECE51DCDF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en_GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:pBdr>
-        <w:top w:color="000000" w:space="31" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="31" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="31" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="31" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="31" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="31" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="90"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="005964F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="p5" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p5">
     <w:name w:val="p5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00815459"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00543566"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00543566"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00543566"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="001517B5"/>
     <w:rPr>
-      <w:color w:val="0563c1"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="001517B5"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="001517B5"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="001517B5"/>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00E2572D"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00852414"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00852414"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00852414"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00852414"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00852414"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D9636B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-GB" w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00D9636B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
-    <w:hidden w:val="1"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B378B7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0040064B"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="public-draftstyledefault-unorderedlistitem" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="public-draftstyledefault-unorderedlistitem">
     <w:name w:val="public-draftstyledefault-unorderedlistitem"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C645D4"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00115C6A"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention4" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention4">
     <w:name w:val="Unresolved Mention4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="001877C2"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D23DB9"/>
     <w:rPr>
-      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A73757"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1J00tl_fvPRpuAoQex7mv9otxuejYrBHf?rtpof=true&amp;authuser=lcripps%40arkgreenwich.org&amp;usp=drive_fs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkgreenwichfreeschool.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkgreenwichfreeschool.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1J00tl_fvPRpuAoQex7mv9otxuejYrBHf?rtpof=true&amp;authuser=lcripps%40arkgreenwich.org&amp;usp=drive_fs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dlI1YDP5FhY" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1J00tl_fvPRpuAoQex7mv9otxuejYrBHf?rtpof=true&amp;authuser=lcripps%40arkgreenwich.org&amp;usp=drive_fs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dlI1YDP5FhY" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkgreenwichfreeschool.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkgreenwichfreeschool.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1J00tl_fvPRpuAoQex7mv9otxuejYrBHf?rtpof=true&amp;authuser=lcripps%40arkgreenwich.org&amp;usp=drive_fs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6542,73 +6842,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhVof8qMu0kwWtO9sy4lByuNVWOSg==">CgMxLjAyCWguM3pueXNoNzIIaC5namRneHM4AHIhMTcxLUhPdThQT1dMdUpSY3ZFbFduZFZHUmZJRFY3MXlv</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>2027</Words>
+  <Characters>11557</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Ark Schools</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13557</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rachael Bemrose</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Rachael Bemrose</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007E9C392227629C40BE47589B3A5A43EC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-    <vt:r8>1.63826E7</vt:r8>
+    <vt:r8>16382600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>