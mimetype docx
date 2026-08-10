--- v0 (2026-06-26)
+++ v1 (2026-08-10)
@@ -549,236 +549,245 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00160B1B" w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be worked in the school holidays</w:t>
       </w:r>
       <w:r w:rsidR="00D86A00">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (44 weeks per year)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2783F773" w14:textId="7060B317" w:rsidR="004A419F" w:rsidRPr="008763F3" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
+    <w:p w14:paraId="2783F773" w14:textId="727E2DAD" w:rsidR="004A419F" w:rsidRPr="008763F3" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Start date: </w:t>
       </w:r>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00FE7414">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05 October</w:t>
+      </w:r>
       <w:r w:rsidR="00D86A00">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>01 September 2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CB8B6FF" w14:textId="2BC6BDEE" w:rsidR="004A419F" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00127FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dependant on pre-employment checks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB8B6FF" w14:textId="7A23DB96" w:rsidR="004A419F" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Closing date:</w:t>
       </w:r>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645F9D" w:rsidRPr="001013E6">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11:59pm</w:t>
       </w:r>
       <w:r w:rsidR="00883109" w:rsidRPr="001013E6">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
+      <w:r w:rsidR="00FE7414">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01 September</w:t>
+      </w:r>
       <w:r w:rsidR="001013E6">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="05442896" w14:textId="6FE6C2E4" w:rsidR="00E85100" w:rsidRPr="008763F3" w:rsidRDefault="00E85100" w:rsidP="0024517D">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05442896" w14:textId="2388231A" w:rsidR="00E85100" w:rsidRPr="008763F3" w:rsidRDefault="00E85100" w:rsidP="0024517D">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interview date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0024517D" w:rsidRPr="0024517D">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Interviews to be arranged as suitable applicants identified</w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Interviews to be arranged </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7414">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w/c </w:t>
+      </w:r>
+      <w:r w:rsidR="0001560A">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>07 October 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724ECCD2" w14:textId="16B959C6" w:rsidR="0003300B" w:rsidRPr="008763F3" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salary: </w:t>
@@ -1264,51 +1273,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our school is on an exciting rapid upward trajectory. Ark Alexandra operates as one school across two 6FE campuses. This creates the dual benefit of working within a small school family setting, whilst providing unique opportunities for growth, development and career opportunities that exist in a large school model. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68622155" w14:textId="77777777" w:rsidR="0063383C" w:rsidRPr="008763F3" w:rsidRDefault="0063383C" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We take a traditional and research-based approach to education with a primacy placed on cognitive science, scholarship and what the best schools do. We are a no-nonsense school where staff can focus their efforts on teaching great lessons. Our focus on extra-curricular activities including DofE (bronze to gold), Army Cadet Force and reward trips ensures our students benefit from a range of exciting opportunities.   </w:t>
+        <w:t xml:space="preserve">We take a traditional and research-based approach to education with a primacy placed on cognitive science, scholarship and what the best schools do. We are a no-nonsense school where staff can focus their efforts on teaching great lessons. Our focus on extra-curricular activities including DofE (bronze to gold), Army Cadet Force and reward trips </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ensures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our students benefit from a range of exciting opportunities.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0172A75F" w14:textId="77777777" w:rsidR="002F4783" w:rsidRPr="008763F3" w:rsidRDefault="002F4783" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2591CC2F" w14:textId="7DA62667" w:rsidR="004A419F" w:rsidRPr="008763F3" w:rsidRDefault="00E606CF" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
@@ -1922,51 +1951,75 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286EC72C" w14:textId="77777777" w:rsidR="00B138E1" w:rsidRPr="008763F3" w:rsidRDefault="00B138E1" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ark is committed to safeguarding and promoting the welfare of children and young people in its academies.  In order to meet this responsibility, its academies follow a rigorous selection process to discourage and screen out unsuitable applicants. This process is outlined below and can be provided in more detail if requested. </w:t>
+        <w:t xml:space="preserve">Ark is committed to safeguarding and promoting the welfare of children and young people in its academies.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet this responsibility, its academies follow a rigorous selection process to discourage and screen out unsuitable applicants. This process is outlined below and can be provided in more detail if requested. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDBA7B2" w14:textId="77777777" w:rsidR="00B138E1" w:rsidRPr="008763F3" w:rsidRDefault="00B138E1" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3102,135 +3155,145 @@
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to complete an online application form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64091487" w14:textId="209786DB" w:rsidR="001E05C8" w:rsidRPr="008763F3" w:rsidRDefault="001E05C8" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Please note:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>note:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> we are unable to accept applications via </w:t>
       </w:r>
       <w:r w:rsidR="00CB5AE6" w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CV,</w:t>
       </w:r>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and we will be reviewing applications on an on-going basis and this advert may close earlier than advertised depending on the level of response. Early application is strongly encouraged. You will be able to pause, save and log back in to complete your application up until the vacancy closes. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B65652B" w14:textId="5FFAB3C4" w:rsidR="001E05C8" w:rsidRPr="008763F3" w:rsidRDefault="001E05C8" w:rsidP="2D344B5D">
+        <w:t xml:space="preserve"> and we will be reviewing applications on an on-going </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this advert may close earlier than advertised depending on the level of response. Early application is strongly encouraged. You will be able to pause, save and log back in to complete your application up until the vacancy closes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B65652B" w14:textId="361AC258" w:rsidR="001E05C8" w:rsidRPr="008763F3" w:rsidRDefault="001E05C8" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Closing Date: </w:t>
       </w:r>
       <w:r w:rsidR="006D22A6" w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11:59pm</w:t>
       </w:r>
       <w:r w:rsidR="00D73EE1" w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="0007671F">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> July</w:t>
+      <w:r w:rsidR="00C70913">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>01 September</w:t>
       </w:r>
       <w:r w:rsidR="00850288" w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE71291" w14:textId="77777777" w:rsidR="001E05C8" w:rsidRPr="008763F3" w:rsidRDefault="001E05C8" w:rsidP="2D344B5D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
@@ -4045,51 +4108,67 @@
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174B3CA8" w14:textId="77777777" w:rsidR="009C73E4" w:rsidRPr="008763F3" w:rsidRDefault="009C73E4" w:rsidP="2D344B5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>All new staff will be subject to a probation period of six months (which may, in certain circumstances, be extended by up to 10 weeks). The probation period is a trial period, to enable the assessment of an employee’s suitability for the job for which he or she has been employed. It provides the school with the opportunity to monitor and review the performance of new staff in relation to various areas, and also in terms of their commitment to safeguarding and relationships with students.</w:t>
+        <w:t xml:space="preserve">All new staff will be subject to a probation period of six months (which may, in certain circumstances, be extended by up to 10 weeks). The probation period is a trial period, to enable the assessment of an employee’s suitability for the job for which he or she has been employed. It provides the school with the opportunity to monitor and review the performance of new staff in relation to various areas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in terms of their commitment to safeguarding and relationships with students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C62A46A" w14:textId="77777777" w:rsidR="009C73E4" w:rsidRPr="008763F3" w:rsidRDefault="009C73E4" w:rsidP="2D344B5D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No job description can be fully comprehensive, and from time to time the successful candidate may have to undertake other professional duties as directed by the Headteacher/Senior Leadership Team/Line Manager. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E62EFA4" w14:textId="1C80128A" w:rsidR="2D344B5D" w:rsidRPr="008763F3" w:rsidRDefault="2D344B5D" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -4608,51 +4687,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E562A7" w14:textId="77777777" w:rsidR="005C35DC" w:rsidRPr="008763F3" w:rsidRDefault="005C35DC" w:rsidP="2D344B5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ark is committed to safeguarding and promoting the welfare of children and young people in its academies. In order to meet this responsibility, its academies follow a rigorous selection process to discourage and screen out unsuitable applicants.</w:t>
+        <w:t xml:space="preserve">Ark is committed to safeguarding and promoting the welfare of children and young people in its academies. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008763F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet this responsibility, its academies follow a rigorous selection process to discourage and screen out unsuitable applicants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14195230" w14:textId="2F199C8C" w:rsidR="009E1C6A" w:rsidRPr="008763F3" w:rsidRDefault="009E1C6A" w:rsidP="2D344B5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008763F3">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans 3" w:cs="Source Sans Pro"/>
           <w:i/>
@@ -4764,51 +4865,50 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans 3">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0303030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="00002003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8591,78 +8691,82 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="600065139">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="703015930">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="718629442">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="804008886">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="842352852">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="887373741">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A419F"/>
+    <w:rsid w:val="0001560A"/>
     <w:rsid w:val="0003300B"/>
     <w:rsid w:val="00051942"/>
     <w:rsid w:val="0007671F"/>
     <w:rsid w:val="00081121"/>
     <w:rsid w:val="0009133D"/>
+    <w:rsid w:val="000A15EF"/>
     <w:rsid w:val="000A7A44"/>
     <w:rsid w:val="000C26EA"/>
     <w:rsid w:val="000D7B95"/>
     <w:rsid w:val="000E13F9"/>
     <w:rsid w:val="000E1E4A"/>
     <w:rsid w:val="000E4F05"/>
     <w:rsid w:val="000F25FD"/>
     <w:rsid w:val="001013E6"/>
     <w:rsid w:val="0010484D"/>
     <w:rsid w:val="0011147C"/>
+    <w:rsid w:val="00127FAD"/>
     <w:rsid w:val="00160B1B"/>
     <w:rsid w:val="001700C3"/>
     <w:rsid w:val="00171661"/>
     <w:rsid w:val="001B0A96"/>
     <w:rsid w:val="001E05C8"/>
     <w:rsid w:val="00206907"/>
     <w:rsid w:val="00207583"/>
     <w:rsid w:val="002110BA"/>
     <w:rsid w:val="00224F9B"/>
     <w:rsid w:val="0023018B"/>
     <w:rsid w:val="002357C3"/>
     <w:rsid w:val="00240561"/>
     <w:rsid w:val="0024517D"/>
     <w:rsid w:val="002775CA"/>
     <w:rsid w:val="00285891"/>
     <w:rsid w:val="00290FFA"/>
     <w:rsid w:val="002D353E"/>
     <w:rsid w:val="002D3A96"/>
     <w:rsid w:val="002E4E13"/>
     <w:rsid w:val="002F4783"/>
     <w:rsid w:val="0030107B"/>
     <w:rsid w:val="00323095"/>
     <w:rsid w:val="00325A40"/>
     <w:rsid w:val="00332EC7"/>
     <w:rsid w:val="00350098"/>
@@ -8808,91 +8912,93 @@
     <w:rsid w:val="00AB0710"/>
     <w:rsid w:val="00AE551D"/>
     <w:rsid w:val="00AE5694"/>
     <w:rsid w:val="00AF288C"/>
     <w:rsid w:val="00B011D3"/>
     <w:rsid w:val="00B138E1"/>
     <w:rsid w:val="00B13920"/>
     <w:rsid w:val="00B359ED"/>
     <w:rsid w:val="00B5047A"/>
     <w:rsid w:val="00B55E0A"/>
     <w:rsid w:val="00B63991"/>
     <w:rsid w:val="00B854BD"/>
     <w:rsid w:val="00B9578E"/>
     <w:rsid w:val="00BB5E48"/>
     <w:rsid w:val="00BC1D19"/>
     <w:rsid w:val="00BC2C3B"/>
     <w:rsid w:val="00BE5048"/>
     <w:rsid w:val="00BF310B"/>
     <w:rsid w:val="00C04A9A"/>
     <w:rsid w:val="00C106B7"/>
     <w:rsid w:val="00C11B32"/>
     <w:rsid w:val="00C174DC"/>
     <w:rsid w:val="00C22C8F"/>
     <w:rsid w:val="00C457C4"/>
     <w:rsid w:val="00C61E56"/>
+    <w:rsid w:val="00C70913"/>
     <w:rsid w:val="00C72084"/>
     <w:rsid w:val="00C76053"/>
     <w:rsid w:val="00C77C23"/>
     <w:rsid w:val="00C8323A"/>
     <w:rsid w:val="00C861CE"/>
     <w:rsid w:val="00CB5AE6"/>
     <w:rsid w:val="00CD6397"/>
     <w:rsid w:val="00CE0D38"/>
     <w:rsid w:val="00D00E99"/>
     <w:rsid w:val="00D13F74"/>
     <w:rsid w:val="00D26B3E"/>
     <w:rsid w:val="00D31BA3"/>
     <w:rsid w:val="00D415FC"/>
     <w:rsid w:val="00D5237E"/>
     <w:rsid w:val="00D608E1"/>
     <w:rsid w:val="00D65BEC"/>
     <w:rsid w:val="00D73EE1"/>
     <w:rsid w:val="00D75D63"/>
     <w:rsid w:val="00D86A00"/>
     <w:rsid w:val="00D95560"/>
     <w:rsid w:val="00DA26A9"/>
     <w:rsid w:val="00DB4A78"/>
     <w:rsid w:val="00DC591F"/>
     <w:rsid w:val="00DD37D2"/>
     <w:rsid w:val="00E031D5"/>
     <w:rsid w:val="00E606CF"/>
     <w:rsid w:val="00E85100"/>
     <w:rsid w:val="00ED07B9"/>
     <w:rsid w:val="00EE0941"/>
     <w:rsid w:val="00F00519"/>
     <w:rsid w:val="00F05E9C"/>
     <w:rsid w:val="00F23403"/>
     <w:rsid w:val="00F317E8"/>
     <w:rsid w:val="00F44AF4"/>
     <w:rsid w:val="00F46FFD"/>
     <w:rsid w:val="00F47DDB"/>
     <w:rsid w:val="00F530B5"/>
     <w:rsid w:val="00F744A4"/>
     <w:rsid w:val="00F82768"/>
     <w:rsid w:val="00F8500B"/>
     <w:rsid w:val="00FC7784"/>
+    <w:rsid w:val="00FE7414"/>
     <w:rsid w:val="00FE78C7"/>
     <w:rsid w:val="00FF2BB1"/>
     <w:rsid w:val="0745CFDB"/>
     <w:rsid w:val="0A5565B2"/>
     <w:rsid w:val="106A06D2"/>
     <w:rsid w:val="127B353E"/>
     <w:rsid w:val="13862FE8"/>
     <w:rsid w:val="16D92545"/>
     <w:rsid w:val="1A7DBE80"/>
     <w:rsid w:val="1C6FA393"/>
     <w:rsid w:val="1D73D9D5"/>
     <w:rsid w:val="2D344B5D"/>
     <w:rsid w:val="2D4FFFBF"/>
     <w:rsid w:val="30D743BD"/>
     <w:rsid w:val="43996ADC"/>
     <w:rsid w:val="45F75DD5"/>
     <w:rsid w:val="47234426"/>
     <w:rsid w:val="476B3198"/>
     <w:rsid w:val="503DB8E2"/>
     <w:rsid w:val="55804799"/>
     <w:rsid w:val="577250D4"/>
     <w:rsid w:val="59028D31"/>
     <w:rsid w:val="73358031"/>
     <w:rsid w:val="734BF6FA"/>
   </w:rsids>
@@ -9930,76 +10036,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D2A71569BAB84F4EB6764F4A7F642AF4" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5699b6b51614d01a7199d5764a4b83eb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="01042a7e-f4e5-48cb-b2e6-675dfd716b31" xmlns:ns3="bb9d2712-24db-4fd7-9981-ba805d4b2f7e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de73c521957a3c846e5c4bd5f418979f" ns2:_="" ns3:_="">
     <xsd:import namespace="01042a7e-f4e5-48cb-b2e6-675dfd716b31"/>
     <xsd:import namespace="bb9d2712-24db-4fd7-9981-ba805d4b2f7e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -10190,118 +10270,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miKW+eJDftIMBMDjxFWBj6pWntseA==">AMUW2mWnCnSbIbZ7LjV2GV/+ZPU5DC6I3zmdbkt6JPY8tdr7dO1xHMJvo/exC9vzGTefYfm7CfOuMPa11C916cjKISxmn6344Y8FLVqc9D9vtrZVOb3gelw=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01042a7e-f4e5-48cb-b2e6-675dfd716b31">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb9d2712-24db-4fd7-9981-ba805d4b2f7e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B789645E-526D-4825-B2CF-D940E7461305}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="01042a7e-f4e5-48cb-b2e6-675dfd716b31"/>
     <ds:schemaRef ds:uri="bb9d2712-24db-4fd7-9981-ba805d4b2f7e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6179A5A-10C5-4E0B-A111-023B6565957C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE2ACE0-5A2B-42A3-AC75-ED05981251FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="01042a7e-f4e5-48cb-b2e6-675dfd716b31"/>
+    <ds:schemaRef ds:uri="bb9d2712-24db-4fd7-9981-ba805d4b2f7e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{00cb1474-a534-468d-829f-636ece32c24c}" enabled="0" method="" siteId="{00cb1474-a534-468d-829f-636ece32c24c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2062</Words>
-  <Characters>11758</Characters>
+  <Words>2066</Words>
+  <Characters>11781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
+  <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ARK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13793</CharactersWithSpaces>
+  <CharactersWithSpaces>13820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Victoria Hemmings</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D2A71569BAB84F4EB6764F4A7F642AF4</vt:lpwstr>
   </property>