--- v0 (2026-06-26)
+++ v1 (2026-08-10)
@@ -1,16984 +1,11841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/x-bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="jxr" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="dds" ContentType="image/vnd.ms-dds"/>
+  <Default Extension="heic" ContentType="image/heic"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+	<Relationship Id="rId00002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+	<Relationship Id="rId00003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+	<Relationship Id="rId00004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
   <w:body>
-    <w:p w14:paraId="5296EEE1" w14:textId="2AAFA1D8" w:rsidR="007D4EBC" w:rsidRDefault="00047C40">
-[...1 lines deleted...]
-        <w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="359"/>
           <w:tab w:val="left" w:pos="2929"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
         </w:tabs>
         <w:ind w:left="359"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296EF8E" wp14:editId="2EE0A31A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659263" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5250015</wp:posOffset>
+                  <wp:posOffset>5250180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>575589</wp:posOffset>
+                  <wp:posOffset>575310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718945" cy="510540"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Graphic 1">
-[...8 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="22" name="Graphic 1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...884 lines deleted...]
-                        </a:custGeom>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
                         <a:solidFill>
-                          <a:srgbClr val="000000"/>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
                         </a:solidFill>
-                      </wps:spPr>
-[...6 lines deleted...]
-                    </wps:wsp>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00025"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...6 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296EF90" wp14:editId="5296EF91">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678719" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3646043</wp:posOffset>
+                  <wp:posOffset>3646170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>565213</wp:posOffset>
+                  <wp:posOffset>565150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1475740" cy="520700"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Graphic 2">
-[...8 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="23" name="Graphic 2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...632 lines deleted...]
-                        </a:custGeom>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
                         <a:solidFill>
-                          <a:srgbClr val="000000"/>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
                         </a:solidFill>
-                      </wps:spPr>
-[...6 lines deleted...]
-                    </wps:wsp>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00026"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...6 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296EF92" wp14:editId="23D91E54">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679743" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>2400287</wp:posOffset>
+                  <wp:posOffset>2400300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>565213</wp:posOffset>
+                  <wp:posOffset>565150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1123315" cy="510540"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Graphic 3">
-[...8 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="24" name="Graphic 3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...494 lines deleted...]
-                        </a:custGeom>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
                         <a:solidFill>
-                          <a:srgbClr val="000000"/>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
                         </a:solidFill>
-                      </wps:spPr>
-[...6 lines deleted...]
-                    </wps:wsp>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00027"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...6 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="23"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5296EF96" wp14:editId="26806D2D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1323975" cy="1104900"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-[...9 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1" name="Graphic 13"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...787 lines deleted...]
-                    </wpg:wgp>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00006"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...8 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="23"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:noProof/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5296EF98" wp14:editId="5296EF99">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="2712720" cy="652145"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...9 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="2" name="Graphic 15"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...1648 lines deleted...]
-                    </wpg:wgp>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00007"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...8 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5296EEE2" w14:textId="32770ED9" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEE3" w14:textId="7B194136" w:rsidR="007D4EBC" w:rsidRDefault="00450E67" w:rsidP="00450E67">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1635"/>
-        </w:tabs>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669514" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0641142E" wp14:editId="67BB4F4E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669503" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1038225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8890</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="202565" cy="202565"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="200660" cy="200025"/>
             <wp:wrapNone/>
-            <wp:docPr id="8" name="Image 8">
-[...6 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="4" name="Image 8"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Image 8"/>
+                    <pic:cNvPr id="0" name="Image 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId00009"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="202565" cy="202565"/>
+                      <a:ext cx="200660" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A15CA6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665418" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B68EE74" wp14:editId="5E60E5D9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667455" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>354965</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8890</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="202565" cy="202565"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="200660" cy="200025"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Image 6">
-[...6 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="5" name="Image 6"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId00010"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="202565" cy="202565"/>
+                      <a:ext cx="200660" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A15CA6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667466" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6B87C8" wp14:editId="4C405643">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>695325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8890</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="202565" cy="202565"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="200025" cy="200025"/>
             <wp:wrapNone/>
-            <wp:docPr id="7" name="Image 7">
-[...6 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="6" name="Image 7"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Image 7"/>
+                    <pic:cNvPr id="0" name="Image 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId00011"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="202565" cy="202565"/>
+                      <a:ext cx="200025" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C900BE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663370" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21905A37" wp14:editId="39E1BE0E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666431" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-635</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="202996" cy="202996"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="200025" cy="200025"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Image 5">
-[...6 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="7" name="Image 5"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Image 5"/>
+                    <pic:cNvPr id="0" name="Image 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId00012"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="202996" cy="202996"/>
+                      <a:ext cx="200025" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5296EEE4" w14:textId="595B1339" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="371DFD43" w14:textId="26EA4D61" w:rsidR="00B338D9" w:rsidRDefault="0098377B">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674634" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1777E7B5" wp14:editId="07294ABC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673599" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-15875</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4162815" cy="3238500"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:extent cx="4162425" cy="3238500"/>
             <wp:wrapNone/>
-            <wp:docPr id="465622220" name="Picture 11" descr="A child and child reading a book&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="8" name="Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="465622220" name="Picture 11" descr="A child and child reading a book&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 8"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00013"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4166236" cy="3241162"/>
+                      <a:ext cx="4162425" cy="3238500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DEF768" w14:textId="2CB63C89" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEE5" w14:textId="1213E03E" w:rsidR="007D4EBC" w:rsidRDefault="009132E2">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675658" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E85CD72" wp14:editId="0511175A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674623" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3914140</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>115570</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3173730" cy="2379345"/>
-            <wp:effectExtent l="0" t="2858" r="4763" b="4762"/>
+            <wp:extent cx="3181350" cy="2371725"/>
             <wp:wrapNone/>
-            <wp:docPr id="2101100782" name="Picture 14" descr="A group of kids holding a book&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="9" name="Picture 14"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2101100782" name="Picture 14" descr="A group of kids holding a book&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 9"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00014"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="5400000">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3173730" cy="2379345"/>
+                      <a:ext cx="3181350" cy="2371725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BC9DD9" w14:textId="260467EE" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B3991B4" w14:textId="7919582F" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="31614622" w14:textId="229944D4" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="67CD096A" w14:textId="33D6B9BA" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5215E258" w14:textId="0564E17C" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B24C0AF" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="61299B53" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BDEC819" w14:textId="6E99D79C" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B4BE48B" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="27E0313E" w14:textId="1440C24A" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D3E53A2" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C7E124E" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="39803FD8" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="076367DB" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="45FC147A" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BEA9DEB" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CB49A66" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="194E0BB5" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15BD56A8" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D545B5D" w14:textId="77777777" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DE4690C" w14:textId="1014F1E0" w:rsidR="00B338D9" w:rsidRDefault="00B338D9">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06B93C55" w14:textId="514F40A3" w:rsidR="00B338D9" w:rsidRDefault="0098377B">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape id="Textbox 16" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#0000FF" strokecolor="#231F20" strokeweight="12700" style="width:531.8pt;height:133.5pt;position:absolute;margin-left:2.3pt;margin-top:3.2pt;z-index:251664383;mso-wrap-distance-right:0;mso-wrap-distance-left:0;">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+            <v:textbox inset="0pt,0pt,0pt,0pt">
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="72"/>
+                      <w:szCs w:val="72"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="72"/>
+                      <w:szCs w:val="72"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Job Description Pack</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="22"/>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                    </w:tabs>
+                    <w:ind w:left="22"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="720"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                      <w:tab w:val="left" w:pos="10080"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> HYPERLINK "http://www.arkjohnkeatsacademy.org/" </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">www.arkjohnkeatsacademy.org</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="none"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...256 lines deleted...]
-    <w:p w14:paraId="5296EEE6" w14:textId="7F4D3DF8" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEE7" w14:textId="30A11761" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEE8" w14:textId="5633CD8F" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEE9" w14:textId="4A3970D5" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEEA" w14:textId="38483592" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEEB" w14:textId="4B5F643C" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEEC" w14:textId="55F0AA3E" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEED" w14:textId="33D3110E" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEEE" w14:textId="154C162A" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEEF" w14:textId="2846A191" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEF0" w14:textId="5B89E9F7" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EEF1" w14:textId="303680FF" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296EF9E" wp14:editId="744F7684">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660287" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
+            <wp:positionH relativeFrom="column">
               <wp:posOffset>3346450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>150495</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3400425" cy="2164080"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
+            <wp:extent cx="3422650" cy="2150110"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="18" name="Image 18">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="11" name="Image 18"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="18" name="Image 18"/>
+                    <pic:cNvPr id="0" name="Image 11"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId00015"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3400425" cy="2164080"/>
+                      <a:ext cx="3422650" cy="2150110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B167C93" wp14:editId="0D5C1D5F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665407" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>160021</wp:posOffset>
+              <wp:posOffset>160020</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3267075" cy="2155189"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="3261360" cy="2152015"/>
             <wp:wrapNone/>
-            <wp:docPr id="2067578674" name="Picture 11" descr="A young child wearing headphones and using a computer&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="12" name="_tx_id_1_Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2067578674" name="Picture 11" descr="A young child wearing headphones and using a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00016"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3268038" cy="2155824"/>
+                      <a:ext cx="3261360" cy="2152015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5296EF02" w14:textId="2682DCAF" w:rsidR="007D4EBC" w:rsidRPr="000215E2" w:rsidRDefault="007D4EBC" w:rsidP="7A68D93D">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="007D4EBC" w:rsidRPr="000215E2">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12250" w:h="17180"/>
-          <w:pgMar w:top="880" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:top="880" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720"/>
+          <w15:footnoteColumns w:val="1"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E265E7B" w14:textId="1FBE3722" w:rsidR="009D267E" w:rsidRDefault="0044429C" w:rsidP="009D267E">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="149"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670538" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F55D5A9" wp14:editId="63673801">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670527" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>488950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>107950</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5247766" cy="3428365"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="5244465" cy="3426460"/>
             <wp:wrapNone/>
-            <wp:docPr id="681222238" name="Picture 9" descr="A couple of children holding books">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="13" name="Picture 9"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="681222238" name="Picture 9" descr="A couple of children holding books"/>
-[...1999 lines deleted...]
-                    <pic:cNvPr id="1932301020" name="Picture 9" descr="A child holding a sword&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 13"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00017"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1847850" cy="2743606"/>
+                      <a:ext cx="5244465" cy="3426460"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0045634F">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primary Learning Support Assistant </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:line="521" w:lineRule="exact"/>
+        <w:ind w:left="197"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="149"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About the role</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="265"/>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enfield</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">easily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accessible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">central,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">north,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">east</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">well</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surrounding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salary: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support Band 4 (Outer London) ranging from point 3-7 (£27,350.03-£28,940.42) term time only, this is calculated from the full-time salary £28,616-30,280. depending on experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pattern: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Term Time 8.30am -3.30pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="4595"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+          <w:tab w:val="left" w:pos="12960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September/ October 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="4595"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+          <w:tab w:val="left" w:pos="12960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Friday 28th Aug 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interviews will be held the first or second week of September 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="off"/>
+          <w:bCs w:val="off"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="197" w:right="191"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on-going</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basis,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">close</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earlier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="197" w:right="191"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advertised depending on the level of response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="197" w:right="191"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">post:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Primary Learning Support Assistant (LSA) plays a key role in supporting pupils’ academic progress, behaviour and emotional wellbeing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are seeking a passionate and committed individual to join our primary team on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fixed-term basis of one year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This role is central to supporting pupils to develop positive behaviour, emotional regulation and readiness for learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The successful candidate will work closely with teaching staff, SEND and pastoral teams to ensure that all pupils, particularly those with additional needs including SEMH, can thrive both academically and personally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="521" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:line="521" w:lineRule="exact"/>
+        <w:ind w:left="197"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classroom Support </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support teaching and learning within the classroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist pupils in staying engaged and on task</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapt learning activities to meet individual needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promote positive attitudes to learning and high expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Targeted Intervention </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliver one-to-one and small group interventions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support pupils with SEND, including SEMH needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist with implementing EHCP targets and support plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitor and track pupil progress (learning, behaviour, wellbeing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behaviour &amp; Pastoral Support </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support pupils in managing behaviour and developing self-regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Build positive relationships to support engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use de-escalation strategies when needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reinforce school behaviour policies and routines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguard pupils, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in line with statutory guidance and school procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervise pupils during unstructured times (break/lunch) to ensure safe and positive interactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work collaboratively with parents/carers and external professionals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribute to whole-school behaviour strategies and culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engage in training, CPD and performance management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undertake additional duties as directed </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p5"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="BF138E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672586" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E06932" wp14:editId="3088EA0D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672575" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4175125</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>13335</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1847850" cy="2743200"/>
+            <wp:wrapNone/>
+            <wp:docPr id="14" name="_tx_id_2_Picture 9"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 14"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId00018"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1847850" cy="2743200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663359" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>31750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1962150" cy="2771775"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-[...18 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="15" name="_tx_id_3_Picture 10"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1536989154" name="Picture 10" descr="A child reading a book&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="Image 15"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId00019"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1962150" cy="2771775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="1515AFB5">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4299ED99" wp14:editId="217718DA">
-[...11 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1847850" cy="2771775"/>
+            <wp:docPr id="3" name="Picture 10"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1286922440" name="Picture 10" descr="A child playing a drum&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00008"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1849673" cy="2774508"/>
+                      <a:ext cx="1847850" cy="2771775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3645CDA1" w14:textId="77777777" w:rsidR="00165CA3" w:rsidRDefault="00165CA3" w:rsidP="002D5578">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
-        </w:tabs>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="BF138E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0B3BA12B" w14:textId="77777777" w:rsidR="00165CA3" w:rsidRDefault="00165CA3" w:rsidP="002D5578">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
-        </w:tabs>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="BF138E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EBB900E" w14:textId="77777777" w:rsidR="00165CA3" w:rsidRDefault="00165CA3" w:rsidP="002D5578">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
-        </w:tabs>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="BF138E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BE96BA5" w14:textId="43610DFA" w:rsidR="00BD1B07" w:rsidRDefault="00BD1B07" w:rsidP="002D5578">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
-        </w:tabs>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="BF138E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="426DD261" w14:textId="4BEDBBCC" w:rsidR="00BD1B07" w:rsidRDefault="00BD1B07" w:rsidP="00E82C98">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E881490" w14:textId="071677CF" w:rsidR="00ED4D0C" w:rsidRPr="00400E45" w:rsidRDefault="00ED4D0C" w:rsidP="00EF287F">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="p5"/>
-        <w:widowControl/>
+        <w:widowControl w:val="on"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="780"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-226"/>
           <w:position w:val="34"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-226"/>
           <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA540B" w14:textId="07632560" w:rsidR="001C0A26" w:rsidRDefault="00047C40" w:rsidP="0074451E">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-226"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>P</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-172"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-176"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>e</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-26"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-291"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>r</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-107"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-205"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>s</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-193"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-193"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>o</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-410"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>n</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>..</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-33"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-362"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>S</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-37"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-363"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>p</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-36"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-312"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>e</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-86"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-237"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>c</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-161"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-56"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>i</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-146"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-276"/>
           <w:w w:val="93"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>fi</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-123"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-201"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>c</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-197"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-165"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>a</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-37"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-207"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>t</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-192"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-25"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>i</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-176"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-210"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>o</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-189"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0030AC"/>
           <w:spacing w:val="-230"/>
           <w:position w:val="34"/>
-        </w:rPr>
-        <w:t>n</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="571F4505" w14:textId="38593123" w:rsidR="00E514EF" w:rsidRDefault="00021CC2" w:rsidP="001C0A26">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="199"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:spacing w:before="209"/>
         <w:ind w:left="199"/>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671562" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50BEE1CF" wp14:editId="6A0C5FB3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671551" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>127000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>30480</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5798739" cy="4143375"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="5807075" cy="4138930"/>
             <wp:wrapNone/>
-            <wp:docPr id="1009386663" name="Picture 11" descr="A group of children in school uniforms&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="16" name="_tx_id_4_Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1009386663" name="Picture 11" descr="A group of children in school uniforms&#10;&#10;AI-generated content may be incorrect."/>
-[...1075 lines deleted...]
-                    <pic:cNvPr id="756734590" name="Picture 16" descr="A child in a suit giving a thumbs up&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00020"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1771622" cy="2600325"/>
+                      <a:ext cx="5807075" cy="4138930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="197"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person specification focuses on the knowledge, skills, experience and qualifications required to undertake</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">role</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectively.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">successful</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demonstrate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualification Criteria </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualified to work in the UK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A good honors degree (desirable but not essential)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GCSE English and Math’s (Grade 4/C or above) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knowledge, Skills, and Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A minimum of one year’s experience supporting pupils with a range of SEND, including behavioural and SEMH needs, ASD, ADHD, speech and language needs, and cognition and learning difficulties, within a classroom or similar educational setting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Experience delivering interventions or mentoring programmes (desirable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strong behaviour management skills and understanding of de-escalation strategies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secure understanding of a range of SEND, including ASD, ADHD, SLCN, SEMH and specific learning difficulties, with the ability to adapt support to meet individual pupil needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ability to build rapport and establish positive professional relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strong communication and teamwork skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ability to remain calm, resilient and solution-focused under pressure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passion for supporting vulnerable pupils</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient, empathetic and consistent approach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proactive, organised and reflective practitioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committed to inclusion and high expectations for all pupils</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DB17B1"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right to work in the UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commitment to equality of opportunity and the safeguarding and welfare of all students</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Willingness to undertake training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This post is subject to an enhanced DBS check.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="12250" w:h="17180"/>
+          <w:pgMar w:top="700" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720"/>
+          <w15:footnoteColumns w:val="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="57"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="57"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-199"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-261"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-138"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-262"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-137"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-263"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-136"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-76"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-126"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-216"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-30"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-478"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-117"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-269"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-129"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0030AC"/>
+          <w:spacing w:val="-394"/>
+          <w:position w:val="34"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="6"/>
-        </w:rPr>
+          <w:szCs w:val="6"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676682" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA59758" wp14:editId="0CF26681">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677695" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2393950</wp:posOffset>
+              <wp:posOffset>184150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1752600" cy="2626783"/>
-            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:extent cx="1771650" cy="2600325"/>
             <wp:wrapNone/>
-            <wp:docPr id="1537954750" name="Picture 18" descr="A child holding a book&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="17" name="Picture 16"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1537954750" name="Picture 18" descr="A child holding a book&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 17"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00021"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1752600" cy="2626783"/>
+                      <a:ext cx="1771650" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677706" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031652E7" wp14:editId="28E8FB03">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675647" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4632325</wp:posOffset>
+              <wp:posOffset>2393950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1728327" cy="2590800"/>
-            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:extent cx="1752600" cy="2628900"/>
             <wp:wrapNone/>
-            <wp:docPr id="1774368035" name="Picture 17" descr="A child wearing a yellow hard hat and safety vest&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="18" name="Picture 18"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1774368035" name="Picture 17" descr="A child wearing a yellow hard hat and safety vest&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="0" name="Image 18"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId00022"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1733537" cy="2598611"/>
+                      <a:ext cx="1752600" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758E6FCB" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+      <w:r>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676671" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4632325</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1716405" cy="2600325"/>
+            <wp:wrapNone/>
+            <wp:docPr id="19" name="Picture 17"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 19"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId00023"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1716405" cy="2600325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3108E8F4" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D59E740" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D7A54F1" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="35261478" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="495F8E1D" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="16978894" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="386CE27D" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7460F7C8" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1781AE6B" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C04FA27" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0856C291" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CA5364A" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="176DF7B4" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C5E03F7" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BD0B0D5" w14:textId="77777777" w:rsidR="00344269" w:rsidRDefault="00344269" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3541F96A" w14:textId="03CCEF0B" w:rsidR="00B338D9" w:rsidRDefault="00B338D9" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:color w:val="231F20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EF83" w14:textId="5623C4CE" w:rsidR="007D4EBC" w:rsidRDefault="00047C40" w:rsidP="00B338D9">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="7"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>Applications</w:t>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>are</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>reviewed</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>and</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>shortlisted</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shortlisted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>on</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>rolling</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rolling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>basis,</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basis,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>and</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>we</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>reserve</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reserve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>the</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>right</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">right</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>to</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>interview,</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interview,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="5296EF84" w14:textId="77777777" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appoint and close adverts early due to the volume of applications we receive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="11"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5296EF85" w14:textId="77777777" w:rsidR="007D4EBC" w:rsidRDefault="00047C40">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="197"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="197"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>We</w:t>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>therefore</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">therefore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>encourage</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encourage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>you</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>to</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>apply</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>at</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>the</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>earliest</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earliest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>opportunity</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opportunity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>to</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>avoid</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avoid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>disappointment</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disappointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>as</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>once</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>we</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>have closed a vacancy you will be able to</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have closed a vacancy you will be able to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>submit</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="5296EF86" w14:textId="77777777" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="17"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2949"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="2949" w:hanging="1588"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>For</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>further</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">further</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>information</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>or</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>to</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>arrange</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrange</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>a</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>discussion,</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discussion,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>contact</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>us</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:recruitment@arkjohnkeatsacademy.org" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recruitment@arkjohnkeatsacademy.org</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="C41187"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5296EF8A" w14:textId="77777777" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2949"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="2949" w:hanging="1588"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C41187"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="175"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="214"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ark</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">committed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promoting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">welfare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">academies. To meet this responsibility, its academies follow a rigorous selection process to discourage </w:t>
-      </w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="5296EF8C" w14:textId="77777777" w:rsidR="007D4EBC" w:rsidRDefault="007D4EBC">
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and screen out unsuitable applicants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="214"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:ind w:left="214" w:right="191"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="231F20"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ark requires all employees to undertake an enhanced DBS check. You are required, before </w:t>
-      </w:r>
-[...16 lines deleted...]
-          <w:i/>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disclose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unspent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conviction,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cautions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reprimands,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rehabilitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00047C40">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offenders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1974</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Exceptions)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1975.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">termination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">background</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessarily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ployment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">depend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offence(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occurred.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-20"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-19"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">read </w:t>
       </w:r>
-      <w:r w:rsidRPr="00047C40">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">more about Ark’s safer recruitment process, please click this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-[...21 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://arkschools.sharepoint.com/ArkNetCentral/hr/People%20Team%20Documents/Forms/AllItems.aspx?id=%2FArkNetCentral%2Fhr%2FPeople%20Team%20Documents%2F07%2E%20Recruitment%20%26%20Talent%2F01%2E%20Recruitment%2F04%2E%20Schools%20Toolkit%20and%20LMS%20resources%2FToolkit%2F2022%20Toolkit%2FSelection%20and%20Assessment%2FSafer%20Recruitment%2FArk%20Safer%20Recruitment%20Procedure%2Epdf&amp;parent=%2FArkNetCentral%2Fhr%2FPeople%20Team%20Documents%2F07%2E%20Recruitment%20%26%20Talent%2F01%2E%20Recruitment%2F04%2E%20Schools%20Toolkit%20and%20LMS%20resources%2FToolkit%2F2022%20Toolkit%2FSelection%20and%20Assessment%2FSafer%20Recruitment&amp;p=true&amp;ct=1734693624343&amp;or=Outlook%2DBody&amp;cid=48BD1D21%2D3107%2D47D6%2DBC2D%2D0D99E544071E&amp;ga=1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">link.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="205E9E"/>
+          <w:spacing w:val="40"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="214"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:ind w:left="214" w:right="191"/>
         <w:rPr>
-          <w:i/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296EFB2" wp14:editId="4689E589">
+              <wp:anchor distT="0" distB="65405" distL="0" distR="61595" simplePos="0" relativeHeight="251661311" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>392967</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-146685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2256252</wp:posOffset>
+                  <wp:posOffset>2256155</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6867525" cy="762000"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6805930" cy="696595"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="32" name="Group 32">
-[...8 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="20" name="Graphic 33"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...373 lines deleted...]
-                    </wpg:wgp>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                    <wpc:wpc>
+                      <wpc:bg>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                      </wpc:bg>
+                      <wpc:whole/>
+                      <a:extLst>
+                        <a:ext uri="{A2A0BA46-8DB7-4952-BFCE-B747086F0524}">
+                          <tx19:NetControl tx23:val="drawing" tx23:pict="rId00024"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...249 lines deleted...]
-          </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:sectPr w:rsidR="00344269" w:rsidRPr="00047C40">
+      <w:r>
+        <w:pict>
+          <v:shape id="Textbox 34" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" fillcolor="#FFFFFF" stroked="f" strokeweight="0" style="width:540.75pt;height:60pt;position:absolute;margin-left:-11.55pt;margin-top:177.65pt;z-index:251662335;mso-wrap-distance-right:0;mso-wrap-distance-left:0;">
+            <v:fill opacity="0"/>
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+            <v:textbox inset="0pt,0pt,0pt,0pt">
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Normal"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="723"/>
+                      <w:tab w:val="left" w:pos="1440"/>
+                      <w:tab w:val="left" w:pos="2160"/>
+                      <w:tab w:val="left" w:pos="2880"/>
+                      <w:tab w:val="left" w:pos="3600"/>
+                      <w:tab w:val="left" w:pos="4320"/>
+                      <w:tab w:val="left" w:pos="5040"/>
+                      <w:tab w:val="left" w:pos="5760"/>
+                      <w:tab w:val="left" w:pos="6480"/>
+                      <w:tab w:val="left" w:pos="7200"/>
+                      <w:tab w:val="left" w:pos="7920"/>
+                      <w:tab w:val="left" w:pos="8640"/>
+                      <w:tab w:val="left" w:pos="9360"/>
+                      <w:tab w:val="left" w:pos="10080"/>
+                    </w:tabs>
+                    <w:spacing w:before="92" w:line="254" w:lineRule="auto"/>
+                    <w:ind w:left="723" w:right="311" w:hanging="259"/>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">For</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-4"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">an</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-4"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">informal</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-5"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">telephone</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-5"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">conversation</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-4"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">about</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-5"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">the</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-5"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">role,</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:spacing w:val="-4"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">contact the Primary Head Teacher on 020 8443 3113 or email: recruitment@arkjohnkeatsacademy.org</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="none"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:sectPr>
       <w:pgSz w:w="12250" w:h="17180"/>
-      <w:pgMar w:top="680" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="680" w:right="708" w:bottom="280" w:left="850" w:header="720" w:footer="720"/>
+      <w15:footnoteColumns w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="02040502050405020303"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="83D4F100">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="760" w:hanging="563"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia" w:hint="default"/>
-[...98 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2334 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="553780455">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="585921511">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:tx24="http://schemas.textcontrol.com/tx/2400" xmlns:tx25="http://schemas.textcontrol.com/tx/2500" mc:Ignorable="tx24 tx25">
+  <w:bordersDoNotSurroundHeader/>
+  <w:defaultTabStop w:val="1134"/>
   <w:compat>
-    <w:ulTrailSpace/>
+    <w:noExtraLineSpacing/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...433 lines deleted...]
-  <w15:docId w15:val="{ACC3C9DD-27A2-45DB-9589-1844CFBA3485}"/>
+  <tx24:txVer tx24:val="32.0.434.500"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...377 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="[Normal]" w:customStyle="1">
+    <w:name w:val="[Normal]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="[Normal]"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="3402"/>
+        <w:tab w:val="left" w:pos="4536"/>
+        <w:tab w:val="left" w:pos="5670"/>
+        <w:tab w:val="left" w:pos="6804"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="left" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="10206"/>
+        <w:tab w:val="left" w:pos="11340"/>
+        <w:tab w:val="left" w:pos="12474"/>
+        <w:tab w:val="left" w:pos="13608"/>
+        <w:tab w:val="left" w:pos="14742"/>
+        <w:tab w:val="left" w:pos="15876"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="off"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Heading2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="197"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Heading4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="197"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="556" w:hanging="359"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="Heading1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="75"/>
       <w:ind w:left="197"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="60"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="p5" w:customStyle="1">
+    <w:name w:val="p5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:next w:val="p5"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="197"/>
-      <w:outlineLvl w:val="1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:next w:val="Heading3"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="197"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...57 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="Table Paragraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Table Paragraph"/>
     <w:qFormat/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00047C40"/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00047C40"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p5">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading 4 Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="List Paragraph Char" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
-    <w:link w:val="ListParagraph"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00837DF8"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...11 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...624 lines deleted...]
-</clbl:labelList>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+	<Relationship Id="rId00025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0020.emf"/>
+	<Relationship Id="rId00026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0021.emf"/>
+	<Relationship Id="rId00027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0022.emf"/>
+	<Relationship Id="rId00006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0001.emf"/>
+	<Relationship Id="rId00007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0002.emf"/>
+	<Relationship Id="rId00009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0004.png"/>
+	<Relationship Id="rId00010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0005.png"/>
+	<Relationship Id="rId00011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0006.png"/>
+	<Relationship Id="rId00012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0007.png"/>
+	<Relationship Id="rId00013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0008.jpg"/>
+	<Relationship Id="rId00014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0009.jpg"/>
+	<Relationship Id="rId00015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0010.jpg"/>
+	<Relationship Id="rId00016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0011.jpg"/>
+	<Relationship Id="rId00017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0012.jpg"/>
+	<Relationship Id="rId00018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0013.jpg"/>
+	<Relationship Id="rId00019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0014.jpg"/>
+	<Relationship Id="rId00008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0003.jpg"/>
+	<Relationship Id="rId00020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0015.jpg"/>
+	<Relationship Id="rId00021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0016.jpg"/>
+	<Relationship Id="rId00022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0017.jpg"/>
+	<Relationship Id="rId00023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0018.jpg"/>
+	<Relationship Id="rId00024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0019.emf"/>
+	<Relationship Id="rId00028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+	<Relationship Id="rId00029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+	<Relationship Id="rId00030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+</Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...3 lines deleted...]
-  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...8 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Esma Irfan</dc:creator>
-  <cp:keywords/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-02-13T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 17.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 19.5 (Windows)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100BB750BE07845BE4A832DF4313CA6A788</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>